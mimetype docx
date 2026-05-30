--- v0 (2026-02-10)
+++ v1 (2026-05-30)
@@ -315,69 +315,57 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="shape_0" ID="Forma1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-1.25pt;width:441.85pt;height:1.15pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Câmara Municipal de Aracaju (CMA) está comprometida com a transparência e a responsabilidade, e por isso, torna pública a pauta da </w:t>
+        <w:t>A Câmara Municipal de Aracaju (CMA) está comprometida com a transparência e a responsabilidade, e por isso, torna pública a pauta da 1ª Sessão Extraordinária da 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...11 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ª Legislatura. Os cidadãos poderão acompanhar tudo ao vivo pela TV Câmara e pelo canal oficial da Câmara no YouTube a partir das 9h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5612130" cy="15240"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Forma2"/>
@@ -1474,51 +1462,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
       <w:object>
         <v:shapetype id="_x0000_tole_rId1" coordsize="21600,21600" o:spt="ole_rId1" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="ole_rId1" type="_x0000_tole_rId1" style="width:70.5pt;height:70.5pt;mso-wrap-distance-right:0pt" filled="t" fillcolor="#FFFFFF" o:ole="">
           <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="ole_rId1" DrawAspect="Content" ObjectID="_144107949" r:id="rId1"/>
+        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="ole_rId1" DrawAspect="Content" ObjectID="_1366849349" r:id="rId1"/>
       </w:object>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>ESTADO DE SERGIPE</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -1615,51 +1603,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
       <w:object>
         <v:shapetype id="_x0000_tole_rId1" coordsize="21600,21600" o:spt="ole_rId1" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="ole_rId1" type="_x0000_tole_rId1" style="width:70.5pt;height:70.5pt;mso-wrap-distance-right:0pt" filled="t" fillcolor="#FFFFFF" o:ole="">
           <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="ole_rId1" DrawAspect="Content" ObjectID="_1836955877" r:id="rId1"/>
+        <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="ole_rId1" DrawAspect="Content" ObjectID="_1492894738" r:id="rId1"/>
       </w:object>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>ESTADO DE SERGIPE</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>